--- v0 (2026-07-28)
+++ v1 (2026-10-22)
@@ -870,51 +870,51 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17CBA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For PhD research</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0D1440" w14:textId="073252E9" w:rsidR="001E7F7B" w:rsidRDefault="001E7F7B" w:rsidP="001E7F7B">
+    <w:p w14:paraId="2A0D1440" w14:textId="298D79DE" w:rsidR="001E7F7B" w:rsidRDefault="001E7F7B" w:rsidP="001E7F7B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You must use this template but your submission can be shorter at 1-2 pages.</w:t>
       </w:r>
       <w:r w:rsidR="00FA5CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00674DF8">
@@ -934,50 +934,82 @@
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidR="00674DF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be included in the </w:t>
       </w:r>
       <w:r w:rsidR="00BF6AE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">congress </w:t>
       </w:r>
       <w:r w:rsidR="00674DF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>programme.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F63CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You should also ignore the instruction above in red </w:t>
+      </w:r>
+      <w:r w:rsidR="009D48E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">about blind reviews </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and include the author name and affiliation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="044096BC" w14:textId="146B13AE" w:rsidR="008065F5" w:rsidRPr="008065F5" w:rsidRDefault="008065F5" w:rsidP="00A20529">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008065F5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4515,61 +4547,61 @@
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2C64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ocial and cultural influences. Mahwah, NJ: Erlbaum.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005C215A" w:rsidSect="00DE0743">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AED0182" w14:textId="77777777" w:rsidR="0085123D" w:rsidRDefault="0085123D" w:rsidP="005726D1">
+    <w:p w14:paraId="60B64B2C" w14:textId="77777777" w:rsidR="0005445F" w:rsidRDefault="0005445F" w:rsidP="005726D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D3C7EFF" w14:textId="77777777" w:rsidR="0085123D" w:rsidRDefault="0085123D" w:rsidP="005726D1">
+    <w:p w14:paraId="4DC75D38" w14:textId="77777777" w:rsidR="0005445F" w:rsidRDefault="0005445F" w:rsidP="005726D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4587,61 +4619,61 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A3DC292" w14:textId="77777777" w:rsidR="0085123D" w:rsidRDefault="0085123D" w:rsidP="005726D1">
+    <w:p w14:paraId="3E94E957" w14:textId="77777777" w:rsidR="0005445F" w:rsidRDefault="0005445F" w:rsidP="005726D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6133357C" w14:textId="77777777" w:rsidR="0085123D" w:rsidRDefault="0085123D" w:rsidP="005726D1">
+    <w:p w14:paraId="3574EB98" w14:textId="77777777" w:rsidR="0005445F" w:rsidRDefault="0005445F" w:rsidP="005726D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26BF312C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E6A0848"/>
     <w:lvl w:ilvl="0" w:tplc="18090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -4996,159 +5028,164 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003415C3"/>
     <w:rsid w:val="00004EDA"/>
     <w:rsid w:val="00006F79"/>
     <w:rsid w:val="00013BC3"/>
     <w:rsid w:val="00016D69"/>
     <w:rsid w:val="000173EF"/>
     <w:rsid w:val="0003486B"/>
     <w:rsid w:val="000455EA"/>
+    <w:rsid w:val="0005445F"/>
     <w:rsid w:val="000E1AE7"/>
     <w:rsid w:val="000E3DED"/>
     <w:rsid w:val="001236DC"/>
     <w:rsid w:val="00126C2C"/>
     <w:rsid w:val="00146F3C"/>
     <w:rsid w:val="00151806"/>
     <w:rsid w:val="0015339F"/>
     <w:rsid w:val="001C24FF"/>
     <w:rsid w:val="001D09B7"/>
     <w:rsid w:val="001E7F7B"/>
     <w:rsid w:val="002152E4"/>
     <w:rsid w:val="002302CB"/>
     <w:rsid w:val="00234E93"/>
     <w:rsid w:val="00243B3D"/>
     <w:rsid w:val="00262FE8"/>
     <w:rsid w:val="00267391"/>
     <w:rsid w:val="002839BF"/>
     <w:rsid w:val="00287687"/>
     <w:rsid w:val="002C03EF"/>
     <w:rsid w:val="002D3060"/>
     <w:rsid w:val="002E2C64"/>
     <w:rsid w:val="002F263D"/>
     <w:rsid w:val="00302F00"/>
     <w:rsid w:val="00311232"/>
     <w:rsid w:val="00312D3D"/>
     <w:rsid w:val="00335840"/>
     <w:rsid w:val="003415C3"/>
     <w:rsid w:val="0034447D"/>
     <w:rsid w:val="00351A80"/>
     <w:rsid w:val="00395FE4"/>
+    <w:rsid w:val="00396037"/>
     <w:rsid w:val="003B2409"/>
     <w:rsid w:val="003E1A8F"/>
     <w:rsid w:val="003F07D6"/>
+    <w:rsid w:val="003F63CA"/>
     <w:rsid w:val="003F751A"/>
     <w:rsid w:val="00406DFF"/>
     <w:rsid w:val="0042111E"/>
     <w:rsid w:val="00425E17"/>
     <w:rsid w:val="004444DB"/>
     <w:rsid w:val="0046679D"/>
     <w:rsid w:val="00466FDD"/>
     <w:rsid w:val="004900CD"/>
     <w:rsid w:val="004B00A6"/>
     <w:rsid w:val="004C2EB5"/>
     <w:rsid w:val="004D3624"/>
     <w:rsid w:val="004E18DF"/>
     <w:rsid w:val="004E2E6E"/>
     <w:rsid w:val="0051187C"/>
     <w:rsid w:val="00527AE4"/>
     <w:rsid w:val="00532D28"/>
     <w:rsid w:val="005348B7"/>
     <w:rsid w:val="00543605"/>
     <w:rsid w:val="005458E5"/>
     <w:rsid w:val="005726D1"/>
     <w:rsid w:val="0058236D"/>
     <w:rsid w:val="005C215A"/>
     <w:rsid w:val="005D2674"/>
     <w:rsid w:val="005E2C8F"/>
     <w:rsid w:val="0060622F"/>
     <w:rsid w:val="00606501"/>
     <w:rsid w:val="00614C46"/>
     <w:rsid w:val="00647CAD"/>
     <w:rsid w:val="0066482C"/>
     <w:rsid w:val="00672AD0"/>
     <w:rsid w:val="00674DF8"/>
     <w:rsid w:val="00683518"/>
     <w:rsid w:val="006A6324"/>
     <w:rsid w:val="006A6338"/>
     <w:rsid w:val="006C4951"/>
     <w:rsid w:val="006F381A"/>
     <w:rsid w:val="007030C1"/>
     <w:rsid w:val="00712923"/>
     <w:rsid w:val="00717C90"/>
     <w:rsid w:val="00722D32"/>
     <w:rsid w:val="00731A99"/>
     <w:rsid w:val="00744DC2"/>
     <w:rsid w:val="00756B37"/>
     <w:rsid w:val="00756F8A"/>
     <w:rsid w:val="00775FBD"/>
     <w:rsid w:val="00786A39"/>
     <w:rsid w:val="00792808"/>
     <w:rsid w:val="0079401B"/>
     <w:rsid w:val="007A3B61"/>
     <w:rsid w:val="007B0E74"/>
+    <w:rsid w:val="007C2416"/>
     <w:rsid w:val="007F1C77"/>
     <w:rsid w:val="00803564"/>
     <w:rsid w:val="008065F5"/>
     <w:rsid w:val="008253AC"/>
     <w:rsid w:val="00842CDF"/>
     <w:rsid w:val="0085123D"/>
     <w:rsid w:val="00866442"/>
     <w:rsid w:val="00873CF7"/>
     <w:rsid w:val="008816C3"/>
     <w:rsid w:val="0089670B"/>
     <w:rsid w:val="008B48ED"/>
     <w:rsid w:val="008F7CE3"/>
     <w:rsid w:val="00903D28"/>
     <w:rsid w:val="0091709E"/>
     <w:rsid w:val="009273B9"/>
     <w:rsid w:val="0094135A"/>
     <w:rsid w:val="00942339"/>
     <w:rsid w:val="009637BE"/>
     <w:rsid w:val="00976868"/>
     <w:rsid w:val="00994747"/>
     <w:rsid w:val="00997F7E"/>
     <w:rsid w:val="009B2EA3"/>
     <w:rsid w:val="009C092B"/>
     <w:rsid w:val="009D358A"/>
     <w:rsid w:val="009D35F3"/>
     <w:rsid w:val="009D4348"/>
+    <w:rsid w:val="009D48E7"/>
     <w:rsid w:val="009D4E8D"/>
     <w:rsid w:val="009E7E34"/>
     <w:rsid w:val="009F2EBD"/>
     <w:rsid w:val="00A20529"/>
     <w:rsid w:val="00A24114"/>
     <w:rsid w:val="00A42BD0"/>
     <w:rsid w:val="00A6001A"/>
     <w:rsid w:val="00A70F40"/>
     <w:rsid w:val="00A86D26"/>
     <w:rsid w:val="00AA6F4A"/>
     <w:rsid w:val="00AB6503"/>
     <w:rsid w:val="00AC0549"/>
     <w:rsid w:val="00AF61BF"/>
     <w:rsid w:val="00B108DC"/>
     <w:rsid w:val="00B10BF7"/>
     <w:rsid w:val="00B3254D"/>
     <w:rsid w:val="00B34FAB"/>
     <w:rsid w:val="00B45A74"/>
     <w:rsid w:val="00B61A3E"/>
     <w:rsid w:val="00BB6FF1"/>
     <w:rsid w:val="00BE57F3"/>
     <w:rsid w:val="00BE6808"/>
     <w:rsid w:val="00BF6AE9"/>
     <w:rsid w:val="00C10ADF"/>
     <w:rsid w:val="00C132A6"/>
@@ -6077,71 +6114,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009CA3645515CF4E4AACFB6FAD7FDA2745" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="29054cf09ce55bd6ee797d45321d376c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="700dcbb9-fc8f-43cc-b938-7f7be37921d6" xmlns:ns3="c919547c-0bc9-44df-9fc4-0e5943dcace8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f557abe29adaa452c1b249d0b6983909" ns2:_="" ns3:_="">
     <xsd:import namespace="700dcbb9-fc8f-43cc-b938-7f7be37921d6"/>
     <xsd:import namespace="c919547c-0bc9-44df-9fc4-0e5943dcace8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -6364,118 +6380,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c919547c-0bc9-44df-9fc4-0e5943dcace8" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="700dcbb9-fc8f-43cc-b938-7f7be37921d6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DateandTime xmlns="700dcbb9-fc8f-43cc-b938-7f7be37921d6" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6CADB5F-F88D-474E-B9FB-79D6E057EF05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="700dcbb9-fc8f-43cc-b938-7f7be37921d6"/>
     <ds:schemaRef ds:uri="c919547c-0bc9-44df-9fc4-0e5943dcace8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98177D26-83A9-4EEE-BB8B-41B0441ECBCB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4CD749C-E6F2-4823-B9EF-53546265DC6B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c919547c-0bc9-44df-9fc4-0e5943dcace8"/>
+    <ds:schemaRef ds:uri="700dcbb9-fc8f-43cc-b938-7f7be37921d6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1158</Words>
-  <Characters>6602</Characters>
+  <Words>1175</Words>
+  <Characters>6702</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CIEHF</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7745</CharactersWithSpaces>
+  <CharactersWithSpaces>7862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tina Worthy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009CA3645515CF4E4AACFB6FAD7FDA2745</vt:lpwstr>
   </property>